--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -10,97 +10,106 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="387" uniqueCount="194">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL 1538/2017</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1167</t>
   </si>
   <si>
-    <t>PLO</t>
-[...4 lines deleted...]
-  <si>
     <t>AIRTON ALVES</t>
   </si>
   <si>
-    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1159, DE 05 DE SETEMBRO DE 2006, E CONTÉM OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/projeto_de_lei_1168_de_15_de_abril_de_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/18/projeto_de_lei_1169_de_16_de_abril_de_2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo a criar cargo que menciona e dá outras providências.</t>
@@ -132,113 +141,173 @@
   <si>
     <t>28</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei_no__1172_de_30_de__abril_de_2026.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Guarda Mirim no âmbito do Município de Pirajuba e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_complementar_no_1173_de_30_de_abril_de_2026.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE PIRAJUBA A DOAR ÁREA PÚBLICA, COM ENCARGO, À EMPRESA DMLAB SERVIÇOS AGRICOLAS LTDA., NO ÂMBITO DO PROGRAMA DE INCENTIVOS FISCAIS E ESTÍMULOS ECONÔMICOS DE QUE TRATA A LEI MUNICIPAL 1.820, DE 23 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_no_1174_de_15_de_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O ALINHAMENTO E A RETIRADA DE FIOS INUTILIZADOS EM POSTES NO MUNICÍPIO DE PIRAJUBA E D OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_complementar_no1175_de__29_de_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE PIRAJUBA A DOAR ÁREA PÚBLICA, COM ENCARGO, À EMPRESA 57.734.738 DEYBISSON DOS SANTOS OLIVEIRA, NO ÂMBITO DO PROGRAMA DE INCENTIVOS FISCAIS E ESTÍMULOS ECONÔMICOS DE QUE TRATA A LEI MUNICIPAL 1.820, DE 23 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_complementar_no_1176_de_29_de_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE PIRAJUBA A DOAR ÁREA PÚBLICA, COM ENCARGO, À EMPRESA WOS – CONSTRUTORA E SERVIÇOS LTDA., NO ÂMBITO DO PROGRAMA DE INCENTIVOS FISCAIS E ESTÍMULOS ECONÔMICOS DE QUE TRATA A LEI MUNICIPAL 1.820, DE 23 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei__no__1177.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA O MUNICÍPIO DE PIRAJUBA A DOAR ÁREA PÚBLICA, COM ENCARGO, À EMPRESA SC STUDIO FITNESS LTDA., NO ÂMBITO DO PROGRAMA DE INCENTIVOS FISCAIS E ESTÍMULOS ECONÔMICOS DE QUE TRATA A LEI MUNICIPAL 1.820, DE 23 DE NOVEMBRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GABRIEL MUNIZ</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO POR MEIO DA SECRETARIA OU SETOR COPETENTE AS SEGUINTES INFORMAÇÕES: DA CARRETA DE COLETA SELEITIVA</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES POR MEIO DA SECRETARIA OU SETOR COMPETENTE, AS SEGUINTES INFORMAÇÕES: DO TACÓGRAFO, DO SISTEMA DE RASTREAMENTO</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DAS SEGUINTES INFORMAÇÕES: DAS EMPRESAS BENEFICIADAS COM TERRENOS NO DISTRITO EMPRESARIAL EDSON SILVA AS INFORMAÇÕES QUE MENCIONA</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>LARISSA PRATA</t>
   </si>
   <si>
     <t>Os Vereadores LARISSA BORGES DE CASTRO PRATA CARVALHO, EDER BORGES DE SOUZA, PAULO RICARDO BORGES RODRIGUES e ALLAN RODRIGUES ALVES, que esta subscreve, propõem, que observadas as normas regimentais, seja encaminhado REQUERIMENTO ao Excelentíssimo Senhor Prefeito Municipal Airton Alves, para que seja encaminhado ao Poder Legislativo Municipal, por meio da Secretaria ou Setor competente, as seguintes informações acerca da forma de organização e gestão dos prontuários dos usuários atendidos pela Secretaria Municipal de Assistência Social, nos seguintes termos</t>
   </si>
   <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>MARIA GERALDA</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/48/requerimento_n_298.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora MARIA GERALDA DE ALMEIDA OLIVEIRA, que esta subscreve, propõe que observadas as normas regimentais, seja encaminhado REQUERIMENTO ao Excelentíssimo Senhor Prefeito Municipal Airton Alves, da necessidade de encaminhar à Câmara Municipal de Pirajuba/MG, no prazo legal, as seguintes informações a respeito do pleito das monitoras para a adequação de suas condições de trabalho e remuneração aos parâmetros estabelecidos pela Lei Federal nº 15.326, de 06 de janeiro de 2026, que representa um grande marco ao garantir que profissionais que atuam com crianças na primeira infância sejam reconhecidos como parte do magistério:</t>
+  </si>
+  <si>
     <t>6</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>MARIA GERALDA</t>
-[...1 lines deleted...]
-  <si>
     <t>INDICAÇÃO DA NECESSIDADE DE PROVIDENCIAR A SUBSTITUIÇÃO E MANUTENÇÃO DE PLACAS DE IDENTIFICAÇÃO DE LOGRADOUROS (NOMES DE RUAS) EM TODA A EXTENSÃO DA CIDADE.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE SEJAM ADOTADAS AS PROVODÊNCIAS NECESSÁRIAS PARA A CELEBRAÇÃO DE CONVÊNIO COM A ONG ASSOCIAÇÃO BARRETENSE DE PROTEÇÃO ANIMAL (ABA), LOCALIZADA NO MUNICÍPIO DE BARRETOS, VISANDO O ATENDIMENTO, ACOLHIMENTO, TRATAMENTO E CONTROLE POPULACIONAL DE ANIMAIS EM SITUAÇÃO DE RUA NO MUNICÍPIO DE PIRAJUBA.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>INDICAÇÃO QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A INSTALAÇÃO DE UMA CÂMERA DE MONITORAMENTO NO ENTRONCAMENTO DA RUA ANTÔNIO CAPITÃO COM A RUA OLÍMPIO RODRIGUES, NO MUNICÍPIO DE PIRAJUBA/MG, NAS PROXIMIDADES DA CONHECIDA "BARRACA DO TECI CIGANO".</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>987</t>
@@ -390,87 +459,183 @@
   <si>
     <t>33</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/33/indicacao_1001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL AIRTON ALVES, QUE ESTUDE A VIABILIDADE DE FIRMAR PARCERIAS ACADEMICAS DO MUNICÍPIO, COM O OBJETIVO DE FACILITAR O ACESSO DE SERVIDIRES PÚBLICOS, ESPECIALMENTE AQUELES DE BAIXA RENDA, À PRÁTICA DE ATIVIDADES FÍSICAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/34/indicacao_1002.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL AIRTON ALVES, REITERANDO A PROPOSIÇÃO APROVADA  EM 20/10/2025 EM QUE SOLICITA AO DEPARTAMENTO COMPETENTE QUE PROVIDENCIA A REGULARIZAÇÃO DO ESTACIONAMENTO APENAS DE UM LADO, NA RUA JERÔNIMO RODRIGUES DE CASTRO (RUA DA ACADEMIA DA SILVIA) POR SE TRATAR DE VIA DE MÃO ÚNICA</t>
   </si>
   <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/37/indicacoes_1003.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL AIRTON ALVES, DA NECESSIDADE DE PROVIDENCIAR O CONSERTO URGENTE DO SISTEMA DE AQUECIMENTO DA PISCINA SEMIOLÍMPICA DA ESCOLA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/38/indicacoes_1004.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO AO EXCELENTÍSSIMO SENHOR PREFEITO AIRTON ALVES, DA NECESSIDADE DE REALIZAÇÃO DE ESTUDOS E PROVIDÊNCIAS VISANDO À CONSTRUÇÃO DE UMA NOVA CRECHE MUNICIPAL NO MUNICÍPIO DE PIRAJUBA.</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>EDER BORGES</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/39/indicacao_n1005.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO AO EXCELENTISSÍMO  SENHOR PREFEITO MUNICIPAL AIRTON ALVES , DA NECESSIDADE DE PROVIDENCIAR A SUBSTITUIÇÃO DAS LÂMPADAS DEVAPOR  DE SÓDIO POR LUMINÁRIAS DE LED NA PRAÇA PEDRO GIRARDELI BRUNOZZI</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/indicacao_no1006.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Excelentíssimo Senhor Prefeito Municipal Airton Alves, que determine à Secretaria Municipal de Educação e do setor competente, que providencie o pagamento da concessão de adicional de insalubridade para as Cuidadoras Infantis da rede municipal de ensino.</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA da Sessão</t>
   </si>
   <si>
     <t>ata da reuniao</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DE 16/03/2026</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>TONINHO MINEIRO</t>
   </si>
   <si>
     <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/19/ata_da_reuniao_do_dia_06_de_abril_de_2026.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Pirajuba, Estado de Minas Gerais. Reunião Ordinária realizada em 06/04/2026. Presidente: Allan Rodrigues Alves; Vice-Presidente: Larissa Borges de Castro Prata Carvalho; Secretário: Antônio Tiveron Filho; Segundo Secretário: Paulo Ricardo Borges Rodrigues. Aos seis dias do mês de abril de dois mil e vinte e seis, às dezenove horas, nos termos do Regimento Interno desta Casa, nesta cidade de Pirajuba, Estado de Minas Gerais, onde presente se achava o senhor Presidente Allan Rodrigues Alves, comigo Secretário Antônio Tiveron Filho, no horário regimental designou-me que fizesse a chamada de vereadores e havendo número legal declarou aberto os Trabalhos</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>PAULO RICARDO DO BENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/36/ata_04_de_maio.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Pirajuba, Estado de Minas Gerais. Reunião Ordinária realizada em 04/05/2026. Presidente: Allan Rodrigues Alves; Vice-Presidente: Larissa Borges de Castro Prata Carvalho; Secretário: Antônio Tiveron Filho; Segundo Secretário: Paulo Ricardo Borges Rodrigues. Faltou o vereador Antônio Tiveron Filho, sem justificativa. Aos quatro dias do mês de maio de dois mil e vinte e seis, às dezenove horas....</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/44/ata1805.pdf</t>
+  </si>
+  <si>
+    <t>Aos dezoito dias do mês de maio de dois mil e vinte e seis, às dezenove horas, nos termos do Regimento Interno desta Casa, nesta cidade de Pirajuba, Estado de Minas Gerais, onde presente se achava o senhor Presidente Allan Rodrigues Alves, comigo Segundo Secretário Paulo Ricardo Borges Rodrigues, no horário regimental designou-me que fizesse a chamada de vereadores e havendo número legal declarou aberto os Trabalhos</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/46/ata0106.pdf</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Pirajuba, Estado de Minas Gerais. Reunião Ordinária realizada em 01/06/2026. Presidente: Allan Rodrigues Alves; Vice-Presidente: Larissa Borges de Castro Prata Carvalho; Secretário: Antônio Tiveron Filho; Segundo Secretário: Paulo Ricardo Borges Rodrigues. Faltou o vereador Antônio Tiveron Filho, sem justificativa. No primeiro dia do mês de junho de dois mil e vinte e seis, às dezenove horas, nos termos do Regimento Interno desta Casa, nesta cidade de Pirajuba, Estado de Minas Gerais, onde presente se achava o senhor Presidente Allan Rodrigues Alves, comigo Segundo Secretário Paulo Ricardo Borges Rodrigues, no horário regimental designou-me que fizesse a chamada de vereadores e havendo número legal declarou aberto os Trabalhos</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/49/mocao_de_aplauso_pessoal_da_castracao_vereador_gabriel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GABRIEL CÉSAR MUNIZ SANTOS, que a esta subscreve, no uso de suas atribuições regimentais, com devido apoio do Plenário desta Casa Legislativa, vem apresentar a presente MOÇÃO DE APLAUSOS a todos os envolvidos na viabilização e execução do projeto Castramóvel em Pirajuba, ocorrido no dia 07 de junho de 2026 no Parque de Exposições Geraldo Alves de Brito, reconhecendo o trabalho das seguintes pessoas e instituição:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -774,1008 +939,1380 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/projeto_de_lei_1168_de_15_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/18/projeto_de_lei_1169_de_16_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/20/projeto_de_lei_no_1170.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/27/projeto_de_lei_complementar_no__1171_de__30_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei_no__1172_de_30_de__abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_complementar_no_1173_de_30_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/21/indicacao_993.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/22/indicacao_994.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/23/indicacao_995.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/24/indicacao_996.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/25/indicacao_997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/30/indicacao_998.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/31/iindicacao_999.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/32/indicacao_1000.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/33/indicacao_1001.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/34/indicacao_1002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/19/ata_da_reuniao_do_dia_06_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/projeto_de_lei_1168_de_15_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/18/projeto_de_lei_1169_de_16_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/20/projeto_de_lei_no_1170.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/27/projeto_de_lei_complementar_no__1171_de__30_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/28/projeto_de_lei_no__1172_de_30_de__abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/29/projeto_de_lei_complementar_no_1173_de_30_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/40/projeto_de_lei_no_1174_de_15_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/42/projeto_de_lei_complementar_no1175_de__29_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/43/projeto_de_lei_complementar_no_1176_de_29_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei__no__1177.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/48/requerimento_n_298.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/21/indicacao_993.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/22/indicacao_994.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/23/indicacao_995.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/24/indicacao_996.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/25/indicacao_997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/30/indicacao_998.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/31/iindicacao_999.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/32/indicacao_1000.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/33/indicacao_1001.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/34/indicacao_1002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/37/indicacoes_1003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/38/indicacoes_1004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/39/indicacao_n1005.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/indicacao_no1006.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/19/ata_da_reuniao_do_dia_06_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/36/ata_04_de_maio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/44/ata1805.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/46/ata0106.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pirajuba.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/49/mocao_de_aplauso_pessoal_da_castracao_vereador_gabriel.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>63</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E16" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E18" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F18" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" t="s">
         <v>77</v>
       </c>
-      <c r="B19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" t="s">
         <v>83</v>
       </c>
-      <c r="B21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E23" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>92</v>
+        <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E24" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F24" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E25" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F25" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D26" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E26" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F26" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>104</v>
+        <v>13</v>
       </c>
       <c r="H26" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>107</v>
       </c>
       <c r="D27" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="F27" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>110</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>82</v>
+      </c>
+      <c r="E28" t="s">
+        <v>83</v>
+      </c>
+      <c r="F28" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>114</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>82</v>
+      </c>
+      <c r="E29" t="s">
+        <v>83</v>
+      </c>
+      <c r="F29" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>118</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" t="s">
+        <v>73</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>122</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" t="s">
+        <v>83</v>
+      </c>
+      <c r="F31" t="s">
+        <v>73</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>126</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D32" t="s">
+      <c r="H32" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" t="s">
+        <v>83</v>
+      </c>
+      <c r="F33" t="s">
+        <v>63</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>131</v>
-      </c>
-[...13 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>46</v>
+        <v>134</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="F34" t="s">
-        <v>134</v>
+        <v>63</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H34" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>49</v>
+        <v>138</v>
       </c>
       <c r="D35" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="E35" t="s">
-        <v>129</v>
+        <v>83</v>
+      </c>
+      <c r="F35" t="s">
+        <v>77</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>14</v>
+        <v>139</v>
       </c>
       <c r="H35" t="s">
-        <v>138</v>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>141</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" t="s">
+        <v>77</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
+      </c>
+      <c r="F37" t="s">
+        <v>77</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" t="s">
+        <v>83</v>
+      </c>
+      <c r="F38" t="s">
+        <v>77</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H38" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>153</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" t="s">
+        <v>83</v>
+      </c>
+      <c r="F39" t="s">
+        <v>77</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H39" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>157</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" t="s">
+        <v>159</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>162</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" t="s">
+        <v>82</v>
+      </c>
+      <c r="E41" t="s">
+        <v>83</v>
+      </c>
+      <c r="F41" t="s">
+        <v>63</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" t="s">
+        <v>168</v>
+      </c>
+      <c r="E42" t="s">
+        <v>169</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>171</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>59</v>
+      </c>
+      <c r="D43" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" t="s">
+        <v>169</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>173</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>65</v>
+      </c>
+      <c r="D44" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" t="s">
+        <v>174</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H44" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>68</v>
+      </c>
+      <c r="D45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E45" t="s">
+        <v>169</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" t="s">
+        <v>168</v>
+      </c>
+      <c r="E46" t="s">
+        <v>169</v>
+      </c>
+      <c r="F46" t="s">
+        <v>180</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>85</v>
+      </c>
+      <c r="D47" t="s">
+        <v>168</v>
+      </c>
+      <c r="E47" t="s">
+        <v>169</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H47" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>186</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>88</v>
+      </c>
+      <c r="D48" t="s">
+        <v>168</v>
+      </c>
+      <c r="E48" t="s">
+        <v>169</v>
+      </c>
+      <c r="F48" t="s">
+        <v>180</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>167</v>
+      </c>
+      <c r="D49" t="s">
+        <v>190</v>
+      </c>
+      <c r="E49" t="s">
+        <v>191</v>
+      </c>
+      <c r="F49" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H49" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>